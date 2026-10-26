--- v0 (2025-12-14)
+++ v1 (2026-10-26)
@@ -1,101 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId17"/>
+    <p:notesMasterId r:id="rId16"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId2"/>
     <p:sldId id="257" r:id="rId3"/>
     <p:sldId id="258" r:id="rId4"/>
     <p:sldId id="259" r:id="rId5"/>
     <p:sldId id="260" r:id="rId6"/>
     <p:sldId id="261" r:id="rId7"/>
-    <p:sldId id="262" r:id="rId8"/>
-[...2 lines deleted...]
-    <p:sldId id="265" r:id="rId11"/>
+    <p:sldId id="263" r:id="rId8"/>
+    <p:sldId id="264" r:id="rId9"/>
+    <p:sldId id="265" r:id="rId10"/>
+    <p:sldId id="271" r:id="rId11"/>
     <p:sldId id="266" r:id="rId12"/>
     <p:sldId id="268" r:id="rId13"/>
     <p:sldId id="269" r:id="rId14"/>
     <p:sldId id="270" r:id="rId15"/>
-    <p:sldId id="267" r:id="rId16"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="ru-RU"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -201,82 +199,82 @@
   </p:showPr>
   <p:clrMru>
     <a:srgbClr val="362F4E"/>
     <a:srgbClr val="734D7E"/>
     <a:srgbClr val="FFFFFF"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr horzBarState="maximized">
     <p:restoredLeft sz="14995" autoAdjust="0"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="115" d="100"/>
-          <a:sy n="115" d="100"/>
+          <a:sx n="111" d="100"/>
+          <a:sy n="111" d="100"/>
         </p:scale>
-        <p:origin x="432" y="108"/>
+        <p:origin x="510" y="114"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/></Relationships>
 </file>
 
 <file path=ppt/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
@@ -325,51 +323,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{30B7F2BE-8AD0-4ADD-AE98-F8741D3C3CDE}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>18.02.2025</a:t>
+              <a:t>17.02.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Образ слайда 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -768,51 +766,51 @@
             <a:r>
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Образец подзаголовка</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Дата 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{EDAF8FD2-5E7C-4000-8AAE-7460F9D4F4FD}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>18.02.2025</a:t>
+              <a:t>17.02.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Нижний колонтитул 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -938,51 +936,51 @@
             <a:r>
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Дата 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{EDAF8FD2-5E7C-4000-8AAE-7460F9D4F4FD}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>18.02.2025</a:t>
+              <a:t>17.02.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Нижний колонтитул 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1118,51 +1116,51 @@
             <a:r>
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Дата 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{EDAF8FD2-5E7C-4000-8AAE-7460F9D4F4FD}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>18.02.2025</a:t>
+              <a:t>17.02.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Нижний колонтитул 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1288,51 +1286,51 @@
             <a:r>
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Дата 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{EDAF8FD2-5E7C-4000-8AAE-7460F9D4F4FD}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>18.02.2025</a:t>
+              <a:t>17.02.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Нижний колонтитул 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1534,51 +1532,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Дата 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{EDAF8FD2-5E7C-4000-8AAE-7460F9D4F4FD}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>18.02.2025</a:t>
+              <a:t>17.02.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Нижний колонтитул 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1766,51 +1764,51 @@
             <a:r>
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Дата 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{EDAF8FD2-5E7C-4000-8AAE-7460F9D4F4FD}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>18.02.2025</a:t>
+              <a:t>17.02.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Нижний колонтитул 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2133,51 +2131,51 @@
             <a:r>
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Пятый уровень</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Дата 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{EDAF8FD2-5E7C-4000-8AAE-7460F9D4F4FD}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>18.02.2025</a:t>
+              <a:t>17.02.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Нижний колонтитул 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2251,51 +2249,51 @@
             <a:r>
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Образец заголовка</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Дата 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{EDAF8FD2-5E7C-4000-8AAE-7460F9D4F4FD}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>18.02.2025</a:t>
+              <a:t>17.02.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Нижний колонтитул 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2346,51 +2344,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Дата 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{EDAF8FD2-5E7C-4000-8AAE-7460F9D4F4FD}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>18.02.2025</a:t>
+              <a:t>17.02.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Нижний колонтитул 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2623,51 +2621,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Дата 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{EDAF8FD2-5E7C-4000-8AAE-7460F9D4F4FD}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>18.02.2025</a:t>
+              <a:t>17.02.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Нижний колонтитул 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2876,51 +2874,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="ru-RU" smtClean="0"/>
               <a:t>Образец текста</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Дата 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{EDAF8FD2-5E7C-4000-8AAE-7460F9D4F4FD}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>18.02.2025</a:t>
+              <a:t>17.02.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Нижний колонтитул 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3093,51 +3091,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{EDAF8FD2-5E7C-4000-8AAE-7460F9D4F4FD}" type="datetimeFigureOut">
               <a:rPr lang="ru-RU" smtClean="0"/>
-              <a:t>18.02.2025</a:t>
+              <a:t>17.02.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Нижний колонтитул 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -3505,54 +3503,50 @@
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -3651,51 +3645,51 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="6" name="Объект 5"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noChangeAspect="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
                 <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1765626557"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="5077455" y="5953736"/>
           <a:ext cx="2013527" cy="298109"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
             <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
               <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
-                <p:oleObj spid="_x0000_s1049" name="Точечный рисунок" r:id="rId3" imgW="4312381" imgH="632515" progId="Paint.Picture">
+                <p:oleObj spid="_x0000_s1052" name="Точечный рисунок" r:id="rId3" imgW="4312381" imgH="632515" progId="Paint.Picture">
                   <p:embed/>
                 </p:oleObj>
               </mc:Choice>
               <mc:Fallback>
                 <p:oleObj name="Точечный рисунок" r:id="rId3" imgW="4312381" imgH="632515" progId="Paint.Picture">
                   <p:embed/>
                   <p:pic>
                     <p:nvPicPr>
                       <p:cNvPr id="5" name="Объект 4"/>
                       <p:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </p:cNvPicPr>
                       <p:nvPr/>
                     </p:nvPicPr>
                     <p:blipFill>
                       <a:blip r:embed="rId4">
                         <a:extLst>
                           <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                             <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                           </a:ext>
                         </a:extLst>
                       </a:blip>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
@@ -3741,75 +3735,115 @@
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="ru-RU" sz="4800" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="362F4E"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Анкета кандидата в дилеры</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" sz="4800" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="362F4E"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="8" name="Рисунок 7"/>
+          <p:cNvPr id="2" name="Рисунок 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2201175" y="2424123"/>
-            <a:ext cx="8332314" cy="1956686"/>
+            <a:off x="4112268" y="2514567"/>
+            <a:ext cx="3943900" cy="1124107"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox 8"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1220481" y="3456451"/>
+            <a:ext cx="9727474" cy="523220"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2800" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="362F4E"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Надежные корейские автомобили</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2800" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="362F4E"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="750801988"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -3826,51 +3860,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="400594" y="287383"/>
             <a:ext cx="8752115" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="ru-RU" sz="2400" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="362F4E"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Схема генерального плана территории дилерского центра</a:t>
+              <a:t>Планировка дилерского центра</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" sz="2400" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="362F4E"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="5" name="Прямая соединительная линия 4"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="400594" y="749048"/>
             <a:ext cx="11337519" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
@@ -3889,66 +3923,74 @@
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="TextBox 5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="661852" y="5862601"/>
-            <a:ext cx="9492343" cy="338554"/>
+            <a:ext cx="10823012" cy="584775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="ru-RU" sz="1600" i="1" dirty="0" smtClean="0"/>
-              <a:t>* Необходимо так же обозначить въезды/выезды на территорию, клиентские и сервисные парковки </a:t>
+              <a:t>* Обозначить размещение автомобилей в </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" i="1" dirty="0" err="1" smtClean="0"/>
+              <a:t>шоуруме</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1600" i="1" dirty="0" smtClean="0"/>
+              <a:t>, клиентскую зону, зону выдачи, приемку в сервис, сервисную зону, склад запасных частей</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" sz="1600" i="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="9" name="Рисунок 8"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
@@ -4014,51 +4056,51 @@
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>в России АО «РЭКС Моторс»</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" sz="1000" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1">
                   <a:lumMod val="50000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2058695991"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4154213159"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -4071,51 +4113,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="400594" y="287383"/>
             <a:ext cx="8752115" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="ru-RU" sz="2400" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="362F4E"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Функциональная планировка дилерского центра</a:t>
+              <a:t>Функциональная планировка предлагаемого ДЦ</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" sz="2400" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="362F4E"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="5" name="Прямая соединительная линия 4"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="400594" y="749048"/>
             <a:ext cx="11337519" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
@@ -8811,194 +8853,50 @@
             <a:endParaRPr lang="ru-RU" sz="1000" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1">
                   <a:lumMod val="50000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1707353576"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
-[...142 lines deleted...]
-
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="TextBox 3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
@@ -12044,51 +11942,51 @@
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10004"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="8" name="Group 264">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{11352720-D7B6-0EE6-648B-424ED2F573B8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1487946185"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3216202664"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="600890" y="4003406"/>
           <a:ext cx="11059885" cy="1899887"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr/>
               <a:tblGrid>
                 <a:gridCol w="2969622">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20000"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="2621280">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20001"/>
                     </a:ext>
@@ -13013,50 +12911,113 @@
                         <a:buSzTx/>
                         <a:buFont typeface="Arial" charset="0"/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="ru-RU" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                           <a:effectLst>
                             <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                               <a:srgbClr val="000000">
                                 <a:alpha val="43137"/>
                               </a:srgbClr>
                             </a:outerShdw>
                           </a:effectLst>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>Контакты</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr kumimoji="0" lang="en-US" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst>
+                            <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                              <a:srgbClr val="000000">
+                                <a:alpha val="43137"/>
+                              </a:srgbClr>
+                            </a:outerShdw>
+                          </a:effectLst>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t> (email, </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr kumimoji="0" lang="ru-RU" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst>
+                            <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                              <a:srgbClr val="000000">
+                                <a:alpha val="43137"/>
+                              </a:srgbClr>
+                            </a:outerShdw>
+                          </a:effectLst>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>моб.тел</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr kumimoji="0" lang="ru-RU" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst>
+                            <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                              <a:srgbClr val="000000">
+                                <a:alpha val="43137"/>
+                              </a:srgbClr>
+                            </a:outerShdw>
+                          </a:effectLst>
+                          <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
+                          <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>.)</a:t>
                       </a:r>
                       <a:endParaRPr kumimoji="0" lang="ru-RU" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:solidFill>
                           <a:schemeClr val="bg1"/>
                         </a:solidFill>
                         <a:effectLst>
                           <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                             <a:srgbClr val="000000">
                               <a:alpha val="43137"/>
                             </a:srgbClr>
                           </a:outerShdw>
                         </a:effectLst>
                         <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         <a:ea typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
                         <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="121920" marR="121920" anchor="ctr" horzOverflow="overflow">
                     <a:lnL w="12700" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1"/>
@@ -18755,51 +18716,51 @@
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="4" name="Group 216">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9875AFB2-E36A-F2F5-4860-D42F93E2A2DF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="844198001"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4081209217"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="877294" y="1418860"/>
           <a:ext cx="10223194" cy="4112481"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr/>
               <a:tblGrid>
                 <a:gridCol w="2662740">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20000"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="2606286">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20001"/>
                     </a:ext>
@@ -19098,66 +19059,66 @@
                         <a:spcBef>
                           <a:spcPct val="20000"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFont typeface="Arial" charset="0"/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="ru-RU" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>2025</a:t>
+                        <a:t>202</a:t>
                       </a:r>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-US" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t> </a:t>
+                        <a:t>6 </a:t>
                       </a:r>
                       <a:r>
                         <a:rPr kumimoji="0" lang="ru-RU" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>г</a:t>
                       </a:r>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-US" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
@@ -19241,81 +19202,51 @@
                         <a:spcBef>
                           <a:spcPct val="20000"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFont typeface="Arial" charset="0"/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-US" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>202</a:t>
-[...29 lines deleted...]
-                        <a:t> </a:t>
+                        <a:t>2027 </a:t>
                       </a:r>
                       <a:r>
                         <a:rPr kumimoji="0" lang="ru-RU" altLang="zh-CN" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>г</a:t>
                       </a:r>
                       <a:r>
                         <a:rPr kumimoji="0" lang="en-US" altLang="zh-CN" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
@@ -19387,81 +19318,81 @@
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPct val="20000"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFont typeface="Arial" charset="0"/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="en-US" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="en-US" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>202</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="ru-RU" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="en-US" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>7</a:t>
+                        <a:t>8</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr kumimoji="0" lang="en-US" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
+                        <a:rPr kumimoji="0" lang="en-US" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" smtClean="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t> </a:t>
                       </a:r>
                       <a:r>
                         <a:rPr kumimoji="0" lang="ru-RU" altLang="zh-CN" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
@@ -21531,51 +21462,51 @@
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="6" name="Group 3"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2799594646"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1186928617"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="400594" y="895352"/>
           <a:ext cx="11233151" cy="5393392"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr/>
               <a:tblGrid>
                 <a:gridCol w="1247875">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20000"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="3934273">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20001"/>
                     </a:ext>
@@ -21752,51 +21683,51 @@
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPct val="0"/>
                         </a:spcAft>
                         <a:buClrTx/>
                         <a:buSzTx/>
                         <a:buFont typeface="Arial" charset="0"/>
                         <a:buNone/>
                         <a:tabLst/>
                       </a:pPr>
                       <a:r>
                         <a:rPr kumimoji="0" lang="ru-RU" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" smtClean="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="362F4E"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
-                        <a:t>Строительство / реконструкция / </a:t>
+                        <a:t>Реконструкция / </a:t>
                       </a:r>
                       <a:r>
                         <a:rPr kumimoji="0" lang="ru-RU" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1" smtClean="0">
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:solidFill>
                             <a:srgbClr val="362F4E"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                           <a:ea typeface="微软雅黑" panose="020B0503020204020204" pitchFamily="34" charset="-122"/>
                           <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         </a:rPr>
                         <a:t>ребрендинг</a:t>
                       </a:r>
                       <a:endParaRPr kumimoji="0" lang="ru-RU" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:solidFill>
                           <a:srgbClr val="362F4E"/>
                         </a:solidFill>
                         <a:effectLst/>
                         <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
@@ -24721,3070 +24652,50 @@
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:graphicFrame>
-[...3018 lines deleted...]
-      </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="TextBox 3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="400594" y="287383"/>
             <a:ext cx="7201989" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="ru-RU" sz="2400" dirty="0" smtClean="0">
                 <a:solidFill>
@@ -27833,75 +24744,67 @@
           </a:effectLst>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="TextBox 5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="661851" y="6107667"/>
+            <a:off x="634419" y="5869923"/>
             <a:ext cx="9492343" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="ru-RU" i="1" dirty="0" smtClean="0"/>
-              <a:t>* Необходимо </a:t>
-[...7 lines deleted...]
-              <a:t> дилерские центры других брендов </a:t>
+              <a:t>* Отметить дилерские центры других брендов </a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" i="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="10" name="Рисунок 9"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
@@ -27977,51 +24880,51 @@
             <a:endParaRPr lang="ru-RU" sz="1000" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1">
                   <a:lumMod val="50000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="22228588"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="TextBox 3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="400594" y="287383"/>
@@ -28102,59 +25005,59 @@
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="TextBox 5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="714103" y="5831823"/>
             <a:ext cx="9492343" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="ru-RU" i="1" dirty="0" smtClean="0"/>
-              <a:t>* Необходимо </a:t>
+              <a:t>* Отметить </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1600" i="1" dirty="0" smtClean="0"/>
-              <a:t>отметить</a:t>
+              <a:rPr lang="ru-RU" i="1" dirty="0"/>
+              <a:t>дилерские центры </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" i="1" dirty="0" smtClean="0"/>
-              <a:t> дилерские центры других брендов </a:t>
+              <a:t>других брендов </a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" i="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="10" name="Рисунок 9"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
@@ -28221,50 +25124,295 @@
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>в России АО «РЭКС Моторс»</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" sz="1000" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1">
                   <a:lumMod val="50000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="350622581"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="400594" y="287383"/>
+            <a:ext cx="8752115" cy="461665"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="362F4E"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Схема генерального плана территории дилерского центра</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="2400" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="362F4E"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="5" name="Прямая соединительная линия 4"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="400594" y="749048"/>
+            <a:ext cx="11337519" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="22225">
+            <a:solidFill>
+              <a:srgbClr val="362F4E"/>
+            </a:solidFill>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
+              <a:prstClr val="black">
+                <a:alpha val="40000"/>
+              </a:prstClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="TextBox 5"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="661852" y="5862601"/>
+            <a:ext cx="9492343" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ru-RU" i="1" dirty="0" smtClean="0"/>
+              <a:t>* Обозначить въезды/выезды на территорию, клиентские и сервисные парковки </a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" i="1" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Рисунок 8"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10257358" y="292759"/>
+            <a:ext cx="1433209" cy="322472"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="TextBox 6"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3790793" y="6510177"/>
+            <a:ext cx="4134007" cy="246221"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1000" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Эксклюзивный дистрибьютор </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1000" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>KGM </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ru-RU" sz="1000" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>в России АО «РЭКС Моторс»</a:t>
+            </a:r>
+            <a:endParaRPr lang="ru-RU" sz="1000" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1">
+                  <a:lumMod val="50000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2058695991"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -28755,104 +25903,108 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>604</Words>
+  <Words>573</Words>
+  <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Широкоэкранный</PresentationFormat>
-  <Paragraphs>130</Paragraphs>
-  <Slides>15</Slides>
+  <Paragraphs>118</Paragraphs>
+  <Slides>14</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="8" baseType="variant">
       <vt:variant>
         <vt:lpstr>Использованные шрифты</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Тема</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Внедренные серверы OLE</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Заголовки слайдов</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>15</vt:i4>
+        <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="25" baseType="lpstr">
+    <vt:vector size="24" baseType="lpstr">
       <vt:lpstr>Microsoft YaHei</vt:lpstr>
       <vt:lpstr>Microsoft YaHei</vt:lpstr>
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Calibri Light</vt:lpstr>
       <vt:lpstr>Modern H Medium</vt:lpstr>
       <vt:lpstr>Tactic Sans</vt:lpstr>
       <vt:lpstr>가는각진제목체</vt:lpstr>
       <vt:lpstr>Тема Office</vt:lpstr>
       <vt:lpstr>Точечный рисунок</vt:lpstr>
-      <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
       <vt:lpstr>Презентация PowerPoint</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title>Презентация PowerPoint</dc:title>
+  <dc:creator>Сербулов Дмитрий Юрьевич</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>